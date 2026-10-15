--- v3 (2026-07-08)
+++ v4 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Provincie</t>
   </si>
   <si>
     <t>Corporatienaam</t>
   </si>
   <si>
     <t>Corr_Adres</t>
   </si>
   <si>
     <t>Corr_Postcode</t>
   </si>
   <si>
     <t>Corr_Plaats</t>
   </si>
   <si>
     <t>Bezoek_Adres</t>
   </si>
   <si>
     <t>Bezoek_Postcode</t>
   </si>
   <si>
     <t>Bezoek_Plaats</t>
   </si>
   <si>
@@ -596,63 +596,60 @@
   <si>
     <t>Verhoef</t>
   </si>
   <si>
     <t>www.linkedin.com/in/mari%C3%ABnne-verhoef-3a71b01/</t>
   </si>
   <si>
     <t>Algemeen Directeur/bestuurder</t>
   </si>
   <si>
     <t>mw. drs. K.L. Verdooren</t>
   </si>
   <si>
     <t>drs.</t>
   </si>
   <si>
     <t>K.L.</t>
   </si>
   <si>
     <t>Verdooren</t>
   </si>
   <si>
     <t>www.linkedin.com/in/karinverdooren/</t>
   </si>
   <si>
-    <t>Directeur Financien &amp; Control</t>
-[...11 lines deleted...]
-    <t>www.linkedin.com/in/jan-kees-medik-3626623/</t>
+    <t>Directeur Financiën &amp; Bedrijfsvoering</t>
+  </si>
+  <si>
+    <t>dhr. P.  Kranenburg</t>
+  </si>
+  <si>
+    <t>Kranenburg</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/peter-kranenburg-a0097b1a2/</t>
   </si>
   <si>
     <t xml:space="preserve">Directeur Wonen </t>
   </si>
   <si>
     <t>mw. J. Lasseur</t>
   </si>
   <si>
     <t>Lasseur</t>
   </si>
   <si>
     <t>www.linkedin.com/in/jetdeboerlasseur/</t>
   </si>
   <si>
     <t>Directeur Vastgoed</t>
   </si>
   <si>
     <t>dhr. R. Postuma</t>
   </si>
   <si>
     <t>Postuma</t>
   </si>
   <si>
     <t>www.linkedin.com/in/rienk-postuma-17990774/</t>
   </si>
@@ -665,60 +662,60 @@
   <si>
     <t>C.</t>
   </si>
   <si>
     <t>Hendrikx</t>
   </si>
   <si>
     <t>nl.linkedin.com/in/candice-hendrikx-5177517</t>
   </si>
   <si>
     <t>Helaas staan er geen persoonlijke e-mailadressen in de database. Door de wet OPTA zijn deze niet opt-in voor derden.</t>
   </si>
   <si>
     <t>Enkele corporaties maken niet langer gebruik van een algemeen e-mailadres. In dat geval is de link van het contactformulier beschikbaar.</t>
   </si>
   <si>
     <t>Totaal aantal Woningcorporaties: 285 stuks</t>
   </si>
   <si>
     <t>Voorzitter RvC/RvT: 313 namen beschikbaar</t>
   </si>
   <si>
     <t>Directeur/bestuurder: 355 namen beschikbaar</t>
   </si>
   <si>
-    <t>Directeur/Manager financiën: 209 namen beschikbaar</t>
-[...8 lines deleted...]
-    <t>Manager Bedrijfsvoering: 145 namen beschikbaar</t>
+    <t>Directeur/Manager financiën: 210 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/Manager wonen/woondiensten: 258 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/Manager_Vastgoed/Projectontwikkeling: 245 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Manager Bedrijfsvoering: 146 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd technische dienst/technisch beheer/onderhoud: 59 namen beschikbaar</t>
   </si>
   <si>
     <t>Manager ICT/Automatisering: 44 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd personeel/HRM/P&amp;O: 24 namen beschikbaar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1882,208 +1879,208 @@
       </c>
       <c r="AG4" t="s">
         <v>190</v>
       </c>
       <c r="AH4" t="s">
         <v>191</v>
       </c>
       <c r="AI4"/>
       <c r="AJ4" t="s">
         <v>192</v>
       </c>
       <c r="AK4" t="s">
         <v>193</v>
       </c>
       <c r="AL4" t="s">
         <v>194</v>
       </c>
       <c r="AM4" t="s">
         <v>195</v>
       </c>
       <c r="AN4" t="s">
         <v>107</v>
       </c>
       <c r="AO4"/>
       <c r="AP4" t="s">
-        <v>196</v>
+        <v>151</v>
       </c>
       <c r="AQ4"/>
       <c r="AR4" t="s">
+        <v>196</v>
+      </c>
+      <c r="AS4" t="s">
         <v>197</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>198</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="AU4" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AV4" t="s">
         <v>114</v>
       </c>
       <c r="AW4"/>
       <c r="AX4" t="s">
         <v>164</v>
       </c>
       <c r="AY4"/>
       <c r="AZ4" t="s">
+        <v>200</v>
+      </c>
+      <c r="BA4" t="s">
         <v>201</v>
       </c>
-      <c r="BA4" t="s">
+      <c r="BB4" t="s">
         <v>202</v>
       </c>
-      <c r="BB4" t="s">
+      <c r="BC4" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="BD4" t="s">
         <v>107</v>
       </c>
       <c r="BE4"/>
       <c r="BF4" t="s">
         <v>108</v>
       </c>
       <c r="BG4"/>
       <c r="BH4" t="s">
+        <v>204</v>
+      </c>
+      <c r="BI4" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="BJ4"/>
       <c r="BK4" t="s">
         <v>119</v>
       </c>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4" t="s">
         <v>119</v>
       </c>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4" t="s">
         <v>119</v>
       </c>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4" t="s">
+        <v>206</v>
+      </c>
+      <c r="CI4" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="CJ4" t="s">
         <v>114</v>
       </c>
       <c r="CK4"/>
       <c r="CL4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="CM4"/>
       <c r="CN4" t="s">
+        <v>209</v>
+      </c>
+      <c r="CO4" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">