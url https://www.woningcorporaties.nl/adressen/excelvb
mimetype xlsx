--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Provincie</t>
   </si>
   <si>
     <t>Corporatienaam</t>
   </si>
   <si>
     <t>Corr_Adres</t>
   </si>
   <si>
     <t>Corr_Postcode</t>
   </si>
   <si>
     <t>Corr_Plaats</t>
   </si>
   <si>
     <t>Bezoek_Adres</t>
   </si>
   <si>
     <t>Bezoek_Postcode</t>
   </si>
   <si>
     <t>Bezoek_Plaats</t>
   </si>
   <si>
@@ -371,269 +371,266 @@
   <si>
     <t>www.linkedin.com/in/rik-de-lange-2b22862b/</t>
   </si>
   <si>
     <t>Directeur/Bestuurder</t>
   </si>
   <si>
     <t>mw. T.C.M. van Haarst</t>
   </si>
   <si>
     <t>Vrouw</t>
   </si>
   <si>
     <t>T.C.M.</t>
   </si>
   <si>
     <t>van</t>
   </si>
   <si>
     <t>Haarst</t>
   </si>
   <si>
     <t>www.linkedin.com/in/treesvanhaarst/</t>
   </si>
   <si>
-    <t>Manager Finance &amp; Control</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Manager Wonen</t>
+  </si>
+  <si>
+    <t>dhr. K. de Jongh</t>
+  </si>
+  <si>
+    <t>K.</t>
+  </si>
+  <si>
+    <t>Jongh</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/kees-de-jongh-7a760410/</t>
+  </si>
+  <si>
     <t>Manager Vastgoed</t>
   </si>
   <si>
-    <t>dhr. T. van Heukelom</t>
-[...8 lines deleted...]
-    <t>www.linkedin.com/in/theo-van-heukelom-mre-a90669182/</t>
+    <t>dhr. G.  Dousma</t>
+  </si>
+  <si>
+    <t>G.</t>
+  </si>
+  <si>
+    <t>Dousma</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/gosse-dousma-06232510/</t>
   </si>
   <si>
     <t>Zuid-Holland</t>
   </si>
   <si>
     <t>Woonforte</t>
   </si>
   <si>
     <t>Postbus 2001</t>
   </si>
   <si>
     <t>2400 CA</t>
   </si>
   <si>
     <t>Alphen aan den Rijn</t>
   </si>
   <si>
     <t>Baronie 30</t>
   </si>
   <si>
     <t>2404 XG</t>
   </si>
   <si>
     <t>(0172) 41 85 18</t>
   </si>
   <si>
     <t>service@woonforte.nl</t>
   </si>
   <si>
     <t>www.woonforte.nl</t>
   </si>
   <si>
     <t>https://www.linkedin.com/company/woonforte/</t>
   </si>
   <si>
-    <t>dhr. drs. E. Kemperman</t>
+    <t>mw. B. de Maar</t>
+  </si>
+  <si>
+    <t>B.</t>
+  </si>
+  <si>
+    <t>Maar</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/birgitte-de-maar-1618396/</t>
+  </si>
+  <si>
+    <t>mw. M.F. Brewster</t>
+  </si>
+  <si>
+    <t>M.F.</t>
+  </si>
+  <si>
+    <t>Brewster</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/monique-brewster-2a135143/?locale=nl_NL</t>
+  </si>
+  <si>
+    <t>Manager Financiën &amp; Bedrijfsvoering</t>
+  </si>
+  <si>
+    <t>mw. P. Braal</t>
+  </si>
+  <si>
+    <t>P.</t>
+  </si>
+  <si>
+    <t>Braal</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/petra-braal-mba-a63583112/</t>
+  </si>
+  <si>
+    <t>dhr. H. van Haastrecht</t>
+  </si>
+  <si>
+    <t>H.</t>
+  </si>
+  <si>
+    <t>Haastrecht</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/hans-van-haastrecht-9788839/</t>
+  </si>
+  <si>
+    <t>dhr. E. van Rijnberk</t>
+  </si>
+  <si>
+    <t>E.</t>
+  </si>
+  <si>
+    <t>Rijnberk</t>
+  </si>
+  <si>
+    <t>nl.linkedin.com/in/erwin-van-rijnberk-41b39718</t>
+  </si>
+  <si>
+    <t>Teamleider Onderhoud</t>
+  </si>
+  <si>
+    <t>dhr. J. Hulsbergen</t>
+  </si>
+  <si>
+    <t>J.</t>
+  </si>
+  <si>
+    <t>Hulsbergen</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/jan-hulsbergen-684270196/</t>
+  </si>
+  <si>
+    <t>Teamleider Informatisering, Automatisering &amp; Facilitaire zaken</t>
+  </si>
+  <si>
+    <t>dhr. B. Versteeg</t>
+  </si>
+  <si>
+    <t>Versteeg</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/bob-versteeg-097a83a0/</t>
+  </si>
+  <si>
+    <t>Noord-Holland</t>
+  </si>
+  <si>
+    <t>Woonstichting Lieven de Key</t>
+  </si>
+  <si>
+    <t>Postbus 2643</t>
+  </si>
+  <si>
+    <t>1000 CP</t>
+  </si>
+  <si>
+    <t>Amsterdam</t>
+  </si>
+  <si>
+    <t>Hoogte Kadijk 179</t>
+  </si>
+  <si>
+    <t>118 BK</t>
+  </si>
+  <si>
+    <t>(020) 621 43 33</t>
+  </si>
+  <si>
+    <t>info@lievendekey.nl</t>
+  </si>
+  <si>
+    <t>www.lievendekey.nl</t>
+  </si>
+  <si>
+    <t>https://www.linkedin.com/company/lievendekey/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voorzitter Raad van Commissarissen </t>
+  </si>
+  <si>
+    <t>mw. ir. M.A.  Verhoef</t>
+  </si>
+  <si>
+    <t>ir.</t>
+  </si>
+  <si>
+    <t>M.A.</t>
+  </si>
+  <si>
+    <t>Verhoef</t>
+  </si>
+  <si>
+    <t>www.linkedin.com/in/mari%C3%ABnne-verhoef-3a71b01/</t>
+  </si>
+  <si>
+    <t>Algemeen Directeur/bestuurder</t>
+  </si>
+  <si>
+    <t>mw. drs. K.L. Verdooren</t>
   </si>
   <si>
     <t>drs.</t>
   </si>
   <si>
-    <t>E.</t>
-[...145 lines deleted...]
-  <si>
     <t>K.L.</t>
   </si>
   <si>
     <t>Verdooren</t>
   </si>
   <si>
     <t>www.linkedin.com/in/karinverdooren/</t>
   </si>
   <si>
     <t>Directeur Financien &amp; Control</t>
   </si>
   <si>
     <t>dhr. J.K. Medik</t>
   </si>
   <si>
     <t>J.K.</t>
   </si>
   <si>
     <t>Medik</t>
   </si>
   <si>
     <t>www.linkedin.com/in/jan-kees-medik-3626623/</t>
   </si>
   <si>
     <t xml:space="preserve">Directeur Wonen </t>
@@ -659,75 +656,75 @@
   <si>
     <t>www.linkedin.com/in/rienk-postuma-17990774/</t>
   </si>
   <si>
     <t>HR adviseur</t>
   </si>
   <si>
     <t>mw. C. Hendrikx</t>
   </si>
   <si>
     <t>C.</t>
   </si>
   <si>
     <t>Hendrikx</t>
   </si>
   <si>
     <t>nl.linkedin.com/in/candice-hendrikx-5177517</t>
   </si>
   <si>
     <t>Helaas staan er geen persoonlijke e-mailadressen in de database. Door de wet OPTA zijn deze niet opt-in voor derden.</t>
   </si>
   <si>
     <t>Enkele corporaties maken niet langer gebruik van een algemeen e-mailadres. In dat geval is de link van het contactformulier beschikbaar.</t>
   </si>
   <si>
-    <t>Totaal aantal Woningcorporaties: 286 stuks</t>
-[...17 lines deleted...]
-    <t>Manager Bedrijfsvoering: 139 namen beschikbaar</t>
+    <t>Totaal aantal Woningcorporaties: 285 stuks</t>
+  </si>
+  <si>
+    <t>Voorzitter RvC/RvT: 313 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/bestuurder: 354 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/Manager financiën: 209 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/Manager wonen/woondiensten: 256 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Directeur/Manager_Vastgoed/Projectontwikkeling: 244 namen beschikbaar</t>
+  </si>
+  <si>
+    <t>Manager Bedrijfsvoering: 145 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd technische dienst/technisch beheer/onderhoud: 59 namen beschikbaar</t>
   </si>
   <si>
-    <t>Manager ICT/Automatisering: 40 namen beschikbaar</t>
+    <t>Manager ICT/Automatisering: 44 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd personeel/HRM/P&amp;O: 24 namen beschikbaar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1372,205 +1369,205 @@
       <c r="E2" t="s">
         <v>97</v>
       </c>
       <c r="F2" t="s">
         <v>98</v>
       </c>
       <c r="G2" t="s">
         <v>99</v>
       </c>
       <c r="H2" t="s">
         <v>97</v>
       </c>
       <c r="I2" t="s">
         <v>100</v>
       </c>
       <c r="J2" t="s">
         <v>101</v>
       </c>
       <c r="K2" t="s">
         <v>102</v>
       </c>
       <c r="L2" t="s">
         <v>103</v>
       </c>
       <c r="M2">
-        <v>8953</v>
+        <v>8899</v>
       </c>
       <c r="N2">
-        <v>8462</v>
+        <v>8438</v>
       </c>
       <c r="O2">
-        <v>291</v>
+        <v>241</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
       <c r="Q2">
         <v>0</v>
       </c>
       <c r="R2">
         <v>0</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
       <c r="T2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="U2" t="s">
         <v>104</v>
       </c>
       <c r="V2" t="s">
         <v>105</v>
       </c>
       <c r="W2" t="s">
         <v>106</v>
       </c>
       <c r="X2" t="s">
         <v>107</v>
       </c>
       <c r="Y2"/>
       <c r="Z2" t="s">
         <v>108</v>
       </c>
       <c r="AA2" t="s">
         <v>109</v>
       </c>
       <c r="AB2" t="s">
         <v>110</v>
       </c>
       <c r="AC2" t="s">
         <v>111</v>
       </c>
       <c r="AD2" t="s">
         <v>112</v>
       </c>
       <c r="AE2" t="s">
         <v>113</v>
       </c>
       <c r="AF2" t="s">
         <v>114</v>
       </c>
       <c r="AG2"/>
       <c r="AH2" t="s">
         <v>115</v>
       </c>
       <c r="AI2" t="s">
         <v>116</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
-      <c r="AL2" t="s">
+      <c r="AL2"/>
+      <c r="AM2" t="s">
         <v>119</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2" t="s">
         <v>120</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AU2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV2" t="s">
         <v>107</v>
       </c>
-      <c r="AO2"/>
-[...4 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AW2"/>
+      <c r="AX2" t="s">
         <v>122</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AY2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>123</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2" t="s">
+      <c r="BA2" t="s">
         <v>124</v>
       </c>
-      <c r="AV2"/>
-[...4 lines deleted...]
-      <c r="BA2"/>
       <c r="BB2" t="s">
         <v>125</v>
       </c>
       <c r="BC2" t="s">
         <v>126</v>
       </c>
       <c r="BD2" t="s">
         <v>107</v>
       </c>
       <c r="BE2"/>
       <c r="BF2" t="s">
         <v>127</v>
       </c>
-      <c r="BG2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BG2"/>
       <c r="BH2" t="s">
         <v>128</v>
       </c>
       <c r="BI2" t="s">
         <v>129</v>
       </c>
       <c r="BJ2"/>
       <c r="BK2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
     </row>
     <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3" t="s">
         <v>131</v>
       </c>
       <c r="C3" t="s">
         <v>132</v>
       </c>
       <c r="D3" t="s">
         <v>133</v>
       </c>
       <c r="E3" t="s">
         <v>134</v>
       </c>
       <c r="F3" t="s">
@@ -1606,487 +1603,487 @@
       <c r="P3">
         <v>311</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>1161</v>
       </c>
       <c r="U3" t="s">
         <v>104</v>
       </c>
       <c r="V3" t="s">
         <v>105</v>
       </c>
       <c r="W3" t="s">
         <v>141</v>
       </c>
       <c r="X3" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="Y3" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3" t="s">
         <v>142</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB3" t="s">
         <v>143</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3" t="s">
+      <c r="AC3" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="AD3" t="s">
         <v>112</v>
       </c>
       <c r="AE3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="AF3" t="s">
         <v>114</v>
       </c>
       <c r="AG3"/>
       <c r="AH3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="AI3"/>
       <c r="AJ3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AK3" t="s">
         <v>148</v>
       </c>
-      <c r="AK3" t="s">
+      <c r="AL3" t="s">
         <v>149</v>
       </c>
-      <c r="AL3" t="s">
+      <c r="AM3" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AN3" t="s">
         <v>114</v>
       </c>
       <c r="AO3"/>
       <c r="AP3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="AQ3"/>
       <c r="AR3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AS3" t="s">
         <v>153</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AT3" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU3" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="AV3" t="s">
         <v>107</v>
       </c>
       <c r="AW3"/>
       <c r="AX3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="AY3" t="s">
         <v>116</v>
       </c>
       <c r="AZ3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="BA3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="BB3" t="s">
         <v>125</v>
       </c>
       <c r="BC3" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="BD3" t="s">
         <v>107</v>
       </c>
       <c r="BE3"/>
       <c r="BF3" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="BG3" t="s">
         <v>116</v>
       </c>
       <c r="BH3" t="s">
+        <v>160</v>
+      </c>
+      <c r="BI3" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="BJ3"/>
       <c r="BK3" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS3" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="BT3" t="s">
         <v>107</v>
       </c>
       <c r="BU3"/>
       <c r="BV3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="BW3"/>
       <c r="BX3" t="s">
+        <v>165</v>
+      </c>
+      <c r="BY3" t="s">
         <v>166</v>
       </c>
-      <c r="BY3" t="s">
+      <c r="BZ3" t="s">
         <v>167</v>
       </c>
-      <c r="BZ3" t="s">
+      <c r="CA3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CB3" t="s">
         <v>107</v>
       </c>
       <c r="CC3"/>
       <c r="CD3" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="CE3"/>
       <c r="CF3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="CG3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="CH3"/>
       <c r="CI3" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
     </row>
     <row r="4" spans="1:93">
       <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C4" t="s">
         <v>173</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>174</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>175</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>176</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>177</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
+        <v>175</v>
+      </c>
+      <c r="I4" t="s">
         <v>178</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
         <v>179</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>180</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>181</v>
       </c>
-      <c r="K4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M4">
-        <v>34330</v>
+        <v>34311</v>
       </c>
       <c r="N4">
-        <v>23257</v>
+        <v>23394</v>
       </c>
       <c r="O4">
-        <v>1925</v>
+        <v>1755</v>
       </c>
       <c r="P4">
         <v>585</v>
       </c>
       <c r="Q4">
-        <v>866</v>
+        <v>808</v>
       </c>
       <c r="R4">
-        <v>2967</v>
+        <v>3002</v>
       </c>
       <c r="S4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="T4">
-        <v>4730</v>
+        <v>4728</v>
       </c>
       <c r="U4" t="s">
         <v>104</v>
       </c>
       <c r="V4" t="s">
+        <v>182</v>
+      </c>
+      <c r="W4" t="s">
+        <v>183</v>
+      </c>
+      <c r="X4" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y4" t="s">
         <v>184</v>
       </c>
-      <c r="W4" t="s">
+      <c r="Z4" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="AA4"/>
       <c r="AB4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD4" t="s">
         <v>188</v>
       </c>
-      <c r="AC4" t="s">
+      <c r="AE4" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="AF4" t="s">
         <v>114</v>
       </c>
       <c r="AG4" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AH4" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="AI4"/>
       <c r="AJ4" t="s">
+        <v>192</v>
+      </c>
+      <c r="AK4" t="s">
         <v>193</v>
       </c>
-      <c r="AK4" t="s">
+      <c r="AL4" t="s">
         <v>194</v>
       </c>
-      <c r="AL4" t="s">
+      <c r="AM4" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="AN4" t="s">
         <v>107</v>
       </c>
       <c r="AO4"/>
       <c r="AP4" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="AQ4"/>
       <c r="AR4" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS4" t="s">
         <v>198</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>199</v>
       </c>
-      <c r="AT4" t="s">
+      <c r="AU4" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="AV4" t="s">
         <v>114</v>
       </c>
       <c r="AW4"/>
       <c r="AX4" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AY4"/>
       <c r="AZ4" t="s">
+        <v>201</v>
+      </c>
+      <c r="BA4" t="s">
         <v>202</v>
       </c>
-      <c r="BA4" t="s">
+      <c r="BB4" t="s">
         <v>203</v>
       </c>
-      <c r="BB4" t="s">
+      <c r="BC4" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="BD4" t="s">
         <v>107</v>
       </c>
       <c r="BE4"/>
       <c r="BF4" t="s">
         <v>108</v>
       </c>
       <c r="BG4"/>
       <c r="BH4" t="s">
+        <v>205</v>
+      </c>
+      <c r="BI4" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="BJ4"/>
       <c r="BK4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4" t="s">
+        <v>207</v>
+      </c>
+      <c r="CI4" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="CJ4" t="s">
         <v>114</v>
       </c>
       <c r="CK4"/>
       <c r="CL4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="CM4"/>
       <c r="CN4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CO4" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">