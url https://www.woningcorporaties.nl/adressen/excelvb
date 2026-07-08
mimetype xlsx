--- v2 (2026-05-24)
+++ v3 (2026-07-08)
@@ -662,60 +662,60 @@
   <si>
     <t>mw. C. Hendrikx</t>
   </si>
   <si>
     <t>C.</t>
   </si>
   <si>
     <t>Hendrikx</t>
   </si>
   <si>
     <t>nl.linkedin.com/in/candice-hendrikx-5177517</t>
   </si>
   <si>
     <t>Helaas staan er geen persoonlijke e-mailadressen in de database. Door de wet OPTA zijn deze niet opt-in voor derden.</t>
   </si>
   <si>
     <t>Enkele corporaties maken niet langer gebruik van een algemeen e-mailadres. In dat geval is de link van het contactformulier beschikbaar.</t>
   </si>
   <si>
     <t>Totaal aantal Woningcorporaties: 285 stuks</t>
   </si>
   <si>
     <t>Voorzitter RvC/RvT: 313 namen beschikbaar</t>
   </si>
   <si>
-    <t>Directeur/bestuurder: 354 namen beschikbaar</t>
+    <t>Directeur/bestuurder: 355 namen beschikbaar</t>
   </si>
   <si>
     <t>Directeur/Manager financiën: 209 namen beschikbaar</t>
   </si>
   <si>
     <t>Directeur/Manager wonen/woondiensten: 256 namen beschikbaar</t>
   </si>
   <si>
-    <t>Directeur/Manager_Vastgoed/Projectontwikkeling: 244 namen beschikbaar</t>
+    <t>Directeur/Manager_Vastgoed/Projectontwikkeling: 246 namen beschikbaar</t>
   </si>
   <si>
     <t>Manager Bedrijfsvoering: 145 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd technische dienst/technisch beheer/onderhoud: 59 namen beschikbaar</t>
   </si>
   <si>
     <t>Manager ICT/Automatisering: 44 namen beschikbaar</t>
   </si>
   <si>
     <t>Hoofd personeel/HRM/P&amp;O: 24 namen beschikbaar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>